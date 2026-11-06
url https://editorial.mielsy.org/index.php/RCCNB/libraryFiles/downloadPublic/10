--- v0 (2026-06-21)
+++ v1 (2026-11-06)
@@ -74,73 +74,51 @@
           <w:b/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Título</w:t>
       </w:r>
       <w:r w:rsidRPr="009E3F96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE7753">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(sin la palabra título, en español, letra </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> 12, negrita)</w:t>
+        <w:t>(sin la palabra título, en español, letra verdana 12, negrita)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44C7EEBD" w14:textId="77777777" w:rsidR="009751B0" w:rsidRPr="009E3F96" w:rsidRDefault="009751B0" w:rsidP="00617830">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="451E9EE7" w14:textId="77777777" w:rsidR="009751B0" w:rsidRPr="009E3F96" w:rsidRDefault="009751B0" w:rsidP="00617830">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
@@ -249,62 +227,60 @@
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="es-VE"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="009E3F96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-VE"/>
         </w:rPr>
         <w:t xml:space="preserve">Título Universitario. Especialidad. Máster. Doctorado. Institución en la que trabaja.  Ciudad (donde se ubica la institución), País (donde se ubica la institución). </w:t>
       </w:r>
       <w:r w:rsidRPr="009E3F96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Correo electrónico: </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="009E3F96">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:val="es-VE"/>
           </w:rPr>
           <w:t>xxxxx@xxxx</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="009E3F96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-VE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="743AB444" w14:textId="77777777" w:rsidR="00617830" w:rsidRPr="009E3F96" w:rsidRDefault="00617830" w:rsidP="00617830">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-VE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B229D87" w14:textId="77777777" w:rsidR="00617830" w:rsidRPr="009E3F96" w:rsidRDefault="00617830" w:rsidP="00617830">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -393,62 +369,60 @@
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="es-VE"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="009E3F96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-VE"/>
         </w:rPr>
         <w:t xml:space="preserve">Título Universitario. Especialidad. Máster. Doctorado. Institución en la que trabaja.  Ciudad (donde se ubica la institución), País (donde se ubica la institución). </w:t>
       </w:r>
       <w:r w:rsidRPr="009E3F96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Correo electrónico: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="009E3F96">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:val="es-VE"/>
           </w:rPr>
           <w:t>xxxxx@xxxx</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="009E3F96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-VE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46AA1033" w14:textId="77777777" w:rsidR="00617830" w:rsidRPr="009E3F96" w:rsidRDefault="00617830" w:rsidP="00617830">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-VE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="053C3F3C" w14:textId="77777777" w:rsidR="00617830" w:rsidRPr="009E3F96" w:rsidRDefault="00617830" w:rsidP="00617830">
       <w:pPr>
@@ -538,62 +512,60 @@
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="es-VE"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="009E3F96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-VE"/>
         </w:rPr>
         <w:t xml:space="preserve">Título Universitario. Especialidad. Máster. Doctorado. Institución en la que trabaja.  Ciudad (donde se ubica la institución), País (donde se ubica la institución). </w:t>
       </w:r>
       <w:r w:rsidRPr="009E3F96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Correo electrónico: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="009E3F96">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:val="es-VE"/>
           </w:rPr>
           <w:t>xxxxx@xxxx</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="429BECC4" w14:textId="77777777" w:rsidR="00617830" w:rsidRPr="009E3F96" w:rsidRDefault="00617830" w:rsidP="00617830">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-VE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72D6EA8D" w14:textId="77777777" w:rsidR="00617830" w:rsidRPr="009E3F96" w:rsidRDefault="00617830" w:rsidP="00617830">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -672,62 +644,60 @@
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="es-VE"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="009E3F96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-VE"/>
         </w:rPr>
         <w:t xml:space="preserve">Título Universitario. Especialidad. Máster. Doctorado. Institución en la que trabaja.  Ciudad (donde se ubica la institución), País (donde se ubica la institución). </w:t>
       </w:r>
       <w:r w:rsidRPr="009E3F96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Correo electrónico: </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="009E3F96">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:val="es-VE"/>
           </w:rPr>
           <w:t>xxxxx@xxxx</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="009E3F96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-VE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F3728F7" w14:textId="77777777" w:rsidR="00617830" w:rsidRPr="009E3F96" w:rsidRDefault="00617830" w:rsidP="00617830">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-VE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="322B802C" w14:textId="77777777" w:rsidR="00617830" w:rsidRPr="009E3F96" w:rsidRDefault="00617830" w:rsidP="00617830">
       <w:pPr>
@@ -817,62 +787,60 @@
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="es-VE"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="009E3F96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-VE"/>
         </w:rPr>
         <w:t xml:space="preserve">Título Universitario. Especialidad. Máster. Doctorado. Institución en la que trabaja.  Ciudad (donde se ubica la institución), País (donde se ubica la institución). </w:t>
       </w:r>
       <w:r w:rsidRPr="009E3F96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Correo electrónico: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="009E3F96">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:val="es-VE"/>
           </w:rPr>
           <w:t>xxxxx@xxxx</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="517CAD6F" w14:textId="77777777" w:rsidR="00617830" w:rsidRPr="009E3F96" w:rsidRDefault="00617830" w:rsidP="00617830">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-VE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37165337" w14:textId="77777777" w:rsidR="00617830" w:rsidRPr="009E3F96" w:rsidRDefault="00617830" w:rsidP="00617830">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
@@ -955,62 +923,60 @@
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="es-VE"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="009E3F96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-VE"/>
         </w:rPr>
         <w:t xml:space="preserve">Título Universitario. Especialidad. Máster. Doctorado. Institución en la que trabaja.  Ciudad (donde se ubica la institución), País (donde se ubica la institución). </w:t>
       </w:r>
       <w:r w:rsidRPr="009E3F96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Correo electrónico: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="009E3F96">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:val="es-VE"/>
           </w:rPr>
           <w:t>xxxxx@xxxx</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="009E3F96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-VE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C6CABB2" w14:textId="77777777" w:rsidR="00617830" w:rsidRPr="009E3F96" w:rsidRDefault="00617830" w:rsidP="00617830">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3003903A" w14:textId="77777777" w:rsidR="00617830" w:rsidRPr="009E3F96" w:rsidRDefault="00617830" w:rsidP="00617830">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1050,398 +1016,338 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(EN NEGRITA, MAYÚSCULA SOSTENIDA, ALINEADOS A LA IZQUIERDA Y EN VERDANA 10)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64034335" w14:textId="77777777" w:rsidR="00617830" w:rsidRPr="009E3F96" w:rsidRDefault="00617830" w:rsidP="00617830">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E3F96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Seguidamente incluirá el texto del resumen en español y en inglés, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Seguidamente incluirá el texto del resumen en español y en inglés, Verdana 10, justificado. Resumen estructurado de no más de 250 palabras, contentivo de una breve </w:t>
+      </w:r>
       <w:r w:rsidRPr="009E3F96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Verdana</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>introducción</w:t>
+      </w:r>
       <w:r w:rsidRPr="009E3F96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 10, justificado. Resumen estructurado de no más de 250 palabras, contentivo de una breve </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="009E3F96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>introducción</w:t>
+        <w:t>objetivo</w:t>
       </w:r>
       <w:r w:rsidRPr="009E3F96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="009E3F96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>objetivo</w:t>
+        <w:t>métodos</w:t>
       </w:r>
       <w:r w:rsidRPr="009E3F96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="009E3F96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>métodos</w:t>
+        <w:t>resultados</w:t>
       </w:r>
       <w:r w:rsidRPr="009E3F96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> más importantes y </w:t>
       </w:r>
       <w:r w:rsidRPr="009E3F96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>resultados</w:t>
+        <w:t>conclusiones</w:t>
       </w:r>
       <w:r w:rsidRPr="009E3F96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> más importantes y </w:t>
-      </w:r>
+        <w:t xml:space="preserve">. No incluir referencias, ni ecuaciones, ni abreviaturas ni siglas. Esta estructura es obligatoria para los artículos originales cuantitativos que deben cumplir con el formato IMRYD. El nombre de cada uno de los apartados va en negrita. Después de los dos puntos, escribir con minúscula. Ejemplo: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C364588" w14:textId="77777777" w:rsidR="00617830" w:rsidRPr="009E3F96" w:rsidRDefault="00617830" w:rsidP="00617830">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="009E3F96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
-          <w:i/>
-[...4 lines deleted...]
-        <w:t>conclusiones</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Introducción</w:t>
       </w:r>
       <w:r w:rsidRPr="009E3F96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-          <w:i/>
-[...7 lines deleted...]
-    <w:p w14:paraId="6C364588" w14:textId="77777777" w:rsidR="00617830" w:rsidRPr="009E3F96" w:rsidRDefault="00617830" w:rsidP="00617830">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: aquí unas dos o tres líneas que introduzcan en el tema. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3F96">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Objetivo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3F96">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: presentar el principal objetivo de la publicación. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3F96">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Método</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3F96">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: contentivo de lo más relevante de este acápite. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3F96">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Resultados</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3F96">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: se presentan los resultados más relevantes. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3F96">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Conclusiones</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3F96">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>: un análisis sintético que dé salida al objetivo planteado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79166737" w14:textId="77777777" w:rsidR="00617830" w:rsidRPr="009E3F96" w:rsidRDefault="00617830" w:rsidP="00617830">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E3F96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Introducción</w:t>
+        <w:t>Palabras clave</w:t>
       </w:r>
       <w:r w:rsidRPr="009E3F96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">: aquí unas dos o tres líneas que introduzcan en el tema. </w:t>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="009E3F96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-          <w:b/>
-[...93 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">entre 3 y 5 palabras clave, separadas por coma y sin punto final. Estilo </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 10, justificada</w:t>
+        <w:t>entre 3 y 5 palabras clave, separadas por coma y sin punto final. Estilo Verdana 10, justificada</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FE30BF0" w14:textId="77777777" w:rsidR="00617830" w:rsidRDefault="00617830" w:rsidP="00617830">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-419" w:eastAsia="es-419"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="267B613A" w14:textId="3160DFE2" w:rsidR="001F0487" w:rsidRDefault="00617830" w:rsidP="00617830">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-419" w:eastAsia="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B43DF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-419" w:eastAsia="es-419"/>
         </w:rPr>
         <w:t>INTRODUCCIÓN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="664DADFB" w14:textId="77777777" w:rsidR="001F0487" w:rsidRPr="009E3F96" w:rsidRDefault="001F0487" w:rsidP="001F0487">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E3F96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">La introducción debe constituir una presentación del tema y los objetivos trazados, en 1 </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 2 cuartillas.  Esta es una guía que proporciona información sobre los estándares de presentación de trabajos establecidos por el Comité Científico y que busca ayudar al autor en la elaboración </w:t>
+        <w:t xml:space="preserve">La introducción debe constituir una presentación del tema y los objetivos trazados, en 1 ó 2 cuartillas.  Esta es una guía que proporciona información sobre los estándares de presentación de trabajos establecidos por el Comité Científico y que busca ayudar al autor en la elaboración </w:t>
       </w:r>
       <w:r w:rsidRPr="009E3F96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">de la ponencia. Se sugiere no emplear oraciones demasiado largas, que pueden dificultar la comprensión del texto por el lector. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D187410" w14:textId="77777777" w:rsidR="001F0487" w:rsidRPr="009E3F96" w:rsidRDefault="001F0487" w:rsidP="001F0487">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E3F96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1562,71 +1468,51 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419" w:eastAsia="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF6D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419" w:eastAsia="es-419"/>
         </w:rPr>
         <w:t>Problema u objetivo:</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF6D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419" w:eastAsia="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Define claramente la pregunta de investigación en términos de PICO (Población, Intervención, Comparador, Resultado) o </w:t>
-[...19 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> Define claramente la pregunta de investigación en términos de PICO (Población, Intervención, Comparador, Resultado) o similars.</w:t>
       </w:r>
       <w:r w:rsidR="00CF6D7D" w:rsidRPr="00CF6D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-419" w:eastAsia="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Revisar material complementario: </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00CF6D7D" w:rsidRPr="00CF6D7D">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Noto Sans"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="es-419" w:eastAsia="es-419"/>
           </w:rPr>
           <w:t>https://uv-es.libguides.com/revisiones_sistematicas_Salud/pregunta_inves/PICO</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00CF6D7D" w:rsidRPr="00CF6D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Noto Sans"/>
@@ -1751,225 +1637,61 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B74B39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1B1C1D"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>PRISMA</w:t>
       </w:r>
       <w:r w:rsidRPr="00B74B39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="1B1C1D"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...173 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00B74B39">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>Preferred Reporting Items for Systematic Reviews and Meta-Analyses</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="00B74B39">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="1B1C1D"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A568C2A" w14:textId="77777777" w:rsidR="00E410FB" w:rsidRPr="00B74B39" w:rsidRDefault="00E410FB" w:rsidP="00DD4AD8">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:spacing w:before="0" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="1B1C1D"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31B66045" w14:textId="59BBBD45" w:rsidR="00DD4AD8" w:rsidRPr="00B74B39" w:rsidRDefault="00DD4AD8" w:rsidP="00EC008C">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
@@ -3454,69 +3176,51 @@
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00586919">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Al comité editorial de la </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD4552">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Revista Conexiones Científicas, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> y Bienestar</w:t>
+        <w:t>Revista Conexiones Científicas, Neuroarte y Bienestar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7694F7EC" w14:textId="77777777" w:rsidR="00EA1E63" w:rsidRPr="00586919" w:rsidRDefault="00EA1E63" w:rsidP="00617830">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BF7FF16" w14:textId="77777777" w:rsidR="00EA1E63" w:rsidRPr="00586919" w:rsidRDefault="00EA1E63" w:rsidP="00617830">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -3745,722 +3449,433 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00586919">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Los autores del presente trabajo se comprometen a cumplir las siguientes normas:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5295AD71" w14:textId="77777777" w:rsidR="00EA1E63" w:rsidRPr="00586919" w:rsidRDefault="00EA1E63" w:rsidP="00617830">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="532B9DFE" w14:textId="77777777" w:rsidR="00EA1E63" w:rsidRPr="00586919" w:rsidRDefault="00EA1E63" w:rsidP="00617830">
+    <w:p w14:paraId="231ACD1F" w14:textId="77777777" w:rsidR="00C94E06" w:rsidRDefault="00C94E06" w:rsidP="00C94E06">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00586919">
-[...6 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>en el</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="4B590BB0" w14:textId="77777777" w:rsidR="00EA1E63" w:rsidRPr="00586919" w:rsidRDefault="00EA1E63" w:rsidP="00617830">
+        <w:t xml:space="preserve">Todos los autores mencionados participaron en el artículo científico y se responsabilizan por este. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="563BEB70" w14:textId="77777777" w:rsidR="00C94E06" w:rsidRDefault="00C94E06" w:rsidP="00C94E06">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="322246CA" w14:textId="77777777" w:rsidR="00EA1E63" w:rsidRPr="00586919" w:rsidRDefault="00EA1E63" w:rsidP="00617830">
+    <w:p w14:paraId="53C404F9" w14:textId="77777777" w:rsidR="00C94E06" w:rsidRDefault="00C94E06" w:rsidP="00C94E06">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00586919">
-[...42 lines deleted...]
-    <w:p w14:paraId="680283C7" w14:textId="77777777" w:rsidR="00EA1E63" w:rsidRPr="00586919" w:rsidRDefault="00EA1E63" w:rsidP="00617830">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Todos los autores revisaron la versión final del trabajo y aprobaron la publicación en la Revista Conexiones Científicas, Neuroarte y Bienestar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21FFA3C5" w14:textId="77777777" w:rsidR="00C94E06" w:rsidRDefault="00C94E06" w:rsidP="00C94E06">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="438665AD" w14:textId="77777777" w:rsidR="00EA1E63" w:rsidRPr="00586919" w:rsidRDefault="00EA1E63" w:rsidP="00617830">
+    <w:p w14:paraId="673A71D7" w14:textId="77777777" w:rsidR="00C94E06" w:rsidRDefault="00C94E06" w:rsidP="00C94E06">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00586919">
-[...6 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, por lo que es original e inédito</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="15F76568" w14:textId="77777777" w:rsidR="00EA1E63" w:rsidRPr="00586919" w:rsidRDefault="00EA1E63" w:rsidP="00617830">
+        <w:t>Este trabajo, u otro semejante en contenido, no ha sido publicado en otra revista ni como parte de un libro, ni está sometido a revisión en otro espacio editorial, por lo que es original e inédito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="482E2490" w14:textId="77777777" w:rsidR="00C94E06" w:rsidRDefault="00C94E06" w:rsidP="00C94E06">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EFA0C2A" w14:textId="0E1CAFA0" w:rsidR="00EA1E63" w:rsidRDefault="00EA1E63" w:rsidP="00617830">
+    <w:p w14:paraId="2D3D91E3" w14:textId="709E6D2E" w:rsidR="00C94E06" w:rsidRDefault="00C94E06" w:rsidP="00C94E06">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00586919">
-[...60 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>),</w:t>
-[...34 lines deleted...]
-    <w:p w14:paraId="69B188BD" w14:textId="77777777" w:rsidR="00EA1E63" w:rsidRPr="003C0432" w:rsidRDefault="00EA1E63" w:rsidP="00617830">
+        <w:t xml:space="preserve">De acuerdo con la Licencia por la que se rige la revista (Licencia Creative Commons Atribución-NoComercial-CompartirIgual 4.0 Internacional), los autores conservarán todos los derechos sobre la obra siempre y cuando se cite la fuente primaria de publicación y no se use con fines comerciales. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E1288AF" w14:textId="77777777" w:rsidR="00C94E06" w:rsidRDefault="00C94E06" w:rsidP="00C94E06">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AD7A090" w14:textId="77777777" w:rsidR="00EA1E63" w:rsidRDefault="00EA1E63" w:rsidP="00617830">
+    <w:p w14:paraId="18126589" w14:textId="77777777" w:rsidR="00C94E06" w:rsidRDefault="00C94E06" w:rsidP="00C94E06">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Por lo tanto, d</w:t>
-[...7 lines deleted...]
-        <w:t>e manera libre</w:t>
+        <w:t xml:space="preserve">Por lo tanto, de manera libre y voluntaria, se confiere la capacidad a la </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> voluntaria,</w:t>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Revista Conexiones Científicas, Neuroarte y Bienestar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> se confiere la capacidad a la </w:t>
-[...47 lines deleted...]
-    <w:p w14:paraId="1D378F5A" w14:textId="77777777" w:rsidR="00EA1E63" w:rsidRPr="00D22C6B" w:rsidRDefault="00EA1E63" w:rsidP="00617830">
+        <w:t xml:space="preserve">, para que reproduzca, edite, publique, distribuya y ponga a disposición a través de intranets, internet o CD dicha obra, sin limitación alguna de forma o tiempo y con la obligación expresa de respetar y mencionar el crédito que me (nos) corresponde en cualquier utilización que se haga de la misma. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14CE08F2" w14:textId="77777777" w:rsidR="00C94E06" w:rsidRDefault="00C94E06" w:rsidP="00C94E06">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77833DC4" w14:textId="77777777" w:rsidR="00EA1E63" w:rsidRDefault="00EA1E63" w:rsidP="00617830">
+    <w:p w14:paraId="3F39ED07" w14:textId="77777777" w:rsidR="00C94E06" w:rsidRDefault="00C94E06" w:rsidP="00C94E06">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D22C6B">
-[...6 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>solo</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="00E592C0" w14:textId="77777777" w:rsidR="00EA1E63" w:rsidRDefault="00EA1E63" w:rsidP="00617830">
+        <w:t>Queda entendido que esta autorización no es una cesión o transmisión de alguno de mis (nuestros) derechos patrimoniales en favor de la mencionada institución, ni tampoco una licencia exclusiva, pues solo tendrá una vigencia de un año a partir de la fecha de publicación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C46F977" w14:textId="77777777" w:rsidR="00C94E06" w:rsidRDefault="00C94E06" w:rsidP="00C94E06">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="023B7DAF" w14:textId="77777777" w:rsidR="00EA1E63" w:rsidRDefault="00EA1E63" w:rsidP="00617830">
+    <w:p w14:paraId="39DD0E7E" w14:textId="77777777" w:rsidR="00C94E06" w:rsidRDefault="00C94E06" w:rsidP="00C94E06">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0006465C">
-[...6 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, previo consentimiento informado y cumplimiento de los demás principios éticos de la investigación científica y de la bioética, aprobado por el comité de ética de su institución</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="3F516350" w14:textId="77777777" w:rsidR="00EA1E63" w:rsidRPr="006855CF" w:rsidRDefault="00EA1E63" w:rsidP="00617830">
+        <w:t>Los autores declaran que se han seguido los protocolos necesarios para la protección de los datos de los informantes, previo consentimiento informado y cumplimiento de los demás principios éticos de la investigación científica y de la bioética, aprobado por el comité de ética de su institución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7081BD74" w14:textId="77777777" w:rsidR="00C94E06" w:rsidRDefault="00C94E06" w:rsidP="00C94E06">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="305BD701" w14:textId="77777777" w:rsidR="00EA1E63" w:rsidRDefault="00EA1E63" w:rsidP="00617830">
+    <w:p w14:paraId="3C4E087F" w14:textId="77777777" w:rsidR="00C94E06" w:rsidRDefault="00C94E06" w:rsidP="00C94E06">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>No existe conflicto de intereses.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4E5411E9" w14:textId="77777777" w:rsidR="00EA1E63" w:rsidRPr="00586919" w:rsidRDefault="00EA1E63" w:rsidP="00617830">
+        <w:t>He acotado según el estilo Vancouver, todas las referencias utilizadas, y no he cometido plagio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18A8C5A2" w14:textId="77777777" w:rsidR="00C94E06" w:rsidRDefault="00C94E06" w:rsidP="00C94E06">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A3FFB9A" w14:textId="77777777" w:rsidR="00EA1E63" w:rsidRDefault="00EA1E63" w:rsidP="00617830">
+    <w:p w14:paraId="1DB294FF" w14:textId="77777777" w:rsidR="00C94E06" w:rsidRDefault="00C94E06" w:rsidP="00C94E06">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE0A6D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>He acotado según el estilo Vancouver, todas las referencias utilizadas, y no he cometido plagio.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>Autorizo a publicar el manuscrito en la versión electrónica e impresa de la Revista Conexiones Científicas, Neuroarte y Bienestar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="670AB681" w14:textId="77777777" w:rsidR="00C94E06" w:rsidRDefault="00C94E06" w:rsidP="00C94E06">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="210851BA" w14:textId="77777777" w:rsidR="00C94E06" w:rsidRDefault="00C94E06" w:rsidP="00C94E06">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...15 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autorizo a publicar el manuscrito en la versión electrónica e impresa de la </w:t>
-[...33 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Los autores al enviar el manuscrito dan su consentimiento para hacer una primera revisión con el uso de la IA (en principio Gemini).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14881E66" w14:textId="77777777" w:rsidR="00EA1E63" w:rsidRPr="00586919" w:rsidRDefault="00EA1E63" w:rsidP="00617830">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4502EBBF" w14:textId="77777777" w:rsidR="00EA1E63" w:rsidRPr="00586919" w:rsidRDefault="00EA1E63" w:rsidP="00617830">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -4974,75 +4389,75 @@
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="110B6CED" w14:textId="77777777" w:rsidR="00A25BD5" w:rsidRPr="009E3F96" w:rsidRDefault="00A25BD5" w:rsidP="00617830">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="002060"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A25BD5" w:rsidRPr="009E3F96" w:rsidSect="00124776">
-      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="741" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68296035" w14:textId="77777777" w:rsidR="00661DEE" w:rsidRDefault="00661DEE" w:rsidP="00C26042">
+    <w:p w14:paraId="314BCBBD" w14:textId="77777777" w:rsidR="00E0560D" w:rsidRDefault="00E0560D" w:rsidP="00C26042">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="013E2E4B" w14:textId="77777777" w:rsidR="00661DEE" w:rsidRDefault="00661DEE" w:rsidP="00C26042">
+    <w:p w14:paraId="3118C08A" w14:textId="77777777" w:rsidR="00E0560D" w:rsidRDefault="00E0560D" w:rsidP="00C26042">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -5089,61 +4504,61 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans">
     <w:altName w:val="Noto Sans"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00082FF" w:usb1="400078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B1DA4AF" w14:textId="77777777" w:rsidR="00661DEE" w:rsidRDefault="00661DEE" w:rsidP="00C26042">
+    <w:p w14:paraId="06049261" w14:textId="77777777" w:rsidR="00E0560D" w:rsidRDefault="00E0560D" w:rsidP="00C26042">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="348A6DD6" w14:textId="77777777" w:rsidR="00661DEE" w:rsidRDefault="00661DEE" w:rsidP="00C26042">
+    <w:p w14:paraId="06B487E3" w14:textId="77777777" w:rsidR="00E0560D" w:rsidRDefault="00E0560D" w:rsidP="00C26042">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="4C911AC9" w14:textId="77777777" w:rsidR="001D1DAB" w:rsidRPr="00387A42" w:rsidRDefault="001D1DAB" w:rsidP="003312B4">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
     </w:pPr>
   </w:p>
@@ -8363,57 +7778,86 @@
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="17"/>
   </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="9"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C26042"/>
     <w:rsid w:val="00012891"/>
@@ -8465,93 +7909,97 @@
     <w:rsid w:val="00661DEE"/>
     <w:rsid w:val="006704E5"/>
     <w:rsid w:val="006830D0"/>
     <w:rsid w:val="006A13F1"/>
     <w:rsid w:val="006B3385"/>
     <w:rsid w:val="006C3FAD"/>
     <w:rsid w:val="00703E7F"/>
     <w:rsid w:val="00705DAF"/>
     <w:rsid w:val="00746EAD"/>
     <w:rsid w:val="007543B2"/>
     <w:rsid w:val="00761883"/>
     <w:rsid w:val="00767A8D"/>
     <w:rsid w:val="007711FC"/>
     <w:rsid w:val="007738E7"/>
     <w:rsid w:val="007A47F8"/>
     <w:rsid w:val="007F38D5"/>
     <w:rsid w:val="00817A44"/>
     <w:rsid w:val="00824CB7"/>
     <w:rsid w:val="00844FFA"/>
     <w:rsid w:val="00886E7B"/>
     <w:rsid w:val="008A3455"/>
     <w:rsid w:val="008E2CF2"/>
     <w:rsid w:val="00907327"/>
     <w:rsid w:val="009322EA"/>
     <w:rsid w:val="00941EE8"/>
+    <w:rsid w:val="00943FDF"/>
     <w:rsid w:val="009565A2"/>
     <w:rsid w:val="009744E4"/>
     <w:rsid w:val="009751B0"/>
     <w:rsid w:val="009D6783"/>
     <w:rsid w:val="009E3F96"/>
     <w:rsid w:val="00A217A0"/>
     <w:rsid w:val="00A25BD5"/>
     <w:rsid w:val="00A76504"/>
     <w:rsid w:val="00AF680C"/>
     <w:rsid w:val="00B03AD8"/>
     <w:rsid w:val="00B1701F"/>
     <w:rsid w:val="00B22491"/>
     <w:rsid w:val="00B74B39"/>
     <w:rsid w:val="00BA5F73"/>
     <w:rsid w:val="00BC5517"/>
     <w:rsid w:val="00C01B18"/>
     <w:rsid w:val="00C12C77"/>
     <w:rsid w:val="00C26042"/>
     <w:rsid w:val="00C42E47"/>
     <w:rsid w:val="00C63410"/>
     <w:rsid w:val="00C73A6E"/>
     <w:rsid w:val="00C93AF2"/>
+    <w:rsid w:val="00C94E06"/>
     <w:rsid w:val="00CB43B6"/>
     <w:rsid w:val="00CE0952"/>
     <w:rsid w:val="00CE1D15"/>
     <w:rsid w:val="00CE7753"/>
     <w:rsid w:val="00CF6D7D"/>
     <w:rsid w:val="00D12D0B"/>
     <w:rsid w:val="00D87745"/>
     <w:rsid w:val="00DA2A1C"/>
     <w:rsid w:val="00DD260E"/>
     <w:rsid w:val="00DD3533"/>
     <w:rsid w:val="00DD4AD8"/>
+    <w:rsid w:val="00E0560D"/>
     <w:rsid w:val="00E15D7E"/>
     <w:rsid w:val="00E410FB"/>
     <w:rsid w:val="00E41A19"/>
     <w:rsid w:val="00E649D0"/>
     <w:rsid w:val="00E73F25"/>
     <w:rsid w:val="00E92900"/>
     <w:rsid w:val="00E94CBC"/>
     <w:rsid w:val="00EA1E63"/>
     <w:rsid w:val="00EA5DDC"/>
     <w:rsid w:val="00EA7D75"/>
+    <w:rsid w:val="00EB52D3"/>
     <w:rsid w:val="00EC008C"/>
     <w:rsid w:val="00EF1A4F"/>
     <w:rsid w:val="00F11CD2"/>
     <w:rsid w:val="00F27646"/>
     <w:rsid w:val="00F311A8"/>
     <w:rsid w:val="00F515E2"/>
     <w:rsid w:val="00F7080A"/>
     <w:rsid w:val="00F75570"/>
     <w:rsid w:val="00FB0B75"/>
     <w:rsid w:val="00FC4BFF"/>
     <w:rsid w:val="00FD07A5"/>
     <w:rsid w:val="00FD1C72"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -8995,50 +8443,51 @@
   <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo3Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DD4AD8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
@@ -10032,50 +9481,63 @@
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
                     <w:div w:id="979767500">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="30"/>
                       <w:marBottom w:val="30"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="627930893">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="791090980">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="863176223">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -10888,51 +10350,51 @@
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1967200806">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="xxxxx@xxxx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uv-es.libguides.com/revisiones_sistematicas_Salud/pregunta_inves/PICO" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="xxxxx@xxxx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="xxxxx@xxxx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="xxxxx@xxxx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="xxxxx@xxxx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="xxxxx@xxxx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="xxxxx@xxxx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uv-es.libguides.com/revisiones_sistematicas_Salud/pregunta_inves/PICO" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="xxxxx@xxxx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="xxxxx@xxxx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="xxxxx@xxxx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="xxxxx@xxxx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="xxxxx@xxxx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revespcardiol.org/es-declaracion-prisma-2020-una-guia-articulo-S0300893221002748" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -11191,75 +10653,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1634</Words>
-  <Characters>10262</Characters>
+  <Words>1844</Words>
+  <Characters>10142</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>285</Lines>
-  <Paragraphs>122</Paragraphs>
+  <Lines>84</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11774</CharactersWithSpaces>
+  <CharactersWithSpaces>11963</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Miday Columbié Pileta de Morasen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>1ed86df10336a95ef6cb644b05141ffce4a7d692c1d23900b8583957cf865ed5</vt:lpwstr>
   </property>