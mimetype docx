--- v0 (2026-06-21)
+++ v1 (2026-11-06)
@@ -62,73 +62,51 @@
           <w:b/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Título</w:t>
       </w:r>
       <w:r w:rsidRPr="009E3F96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE7753">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(sin la palabra título, en español, letra </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> 12, negrita)</w:t>
+        <w:t>(sin la palabra título, en español, letra verdana 12, negrita)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44C7EEBD" w14:textId="77777777" w:rsidR="009751B0" w:rsidRPr="009E3F96" w:rsidRDefault="009751B0" w:rsidP="009751B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="451E9EE7" w14:textId="77777777" w:rsidR="009751B0" w:rsidRPr="009E3F96" w:rsidRDefault="009751B0" w:rsidP="009751B0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
@@ -307,62 +285,60 @@
         <w:t xml:space="preserve">Título Universitario. Especialidad. Máster. Doctorado. Institución en la que trabaja.  Ciudad (donde se ubica la institución), País (donde se ubica la institución). </w:t>
       </w:r>
       <w:r w:rsidRPr="009E3F96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Correo electrónico: </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk210399582"/>
       <w:r w:rsidRPr="009E3F96">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="009E3F96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "xxxxx@xxxx" </w:instrText>
       </w:r>
       <w:r w:rsidRPr="009E3F96">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009E3F96">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-VE"/>
         </w:rPr>
         <w:t>xxxxx@xxxx</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009E3F96">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-VE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009E3F96">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-VE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="2C1D58C0" w14:textId="77777777" w:rsidR="00190D80" w:rsidRPr="00190D80" w:rsidRDefault="00190D80" w:rsidP="00190D80">
       <w:pPr>
         <w:pStyle w:val="authorinfo"/>
         <w:spacing w:after="0"/>
@@ -451,71 +427,51 @@
         <w:t>1,000 – 1,500 palabras</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02E26476" w14:textId="77777777" w:rsidR="00B1701F" w:rsidRPr="00B1701F" w:rsidRDefault="00B1701F" w:rsidP="00B1701F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="es-419" w:eastAsia="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B1701F">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="es-419" w:eastAsia="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ideales para opiniones académicas, reflexiones críticas o aportes breves sobre </w:t>
-[...19 lines deleted...]
-        <w:t>, bienestar y ciencias afines.</w:t>
+        <w:t>Ideales para opiniones académicas, reflexiones críticas o aportes breves sobre neuroarte, bienestar y ciencias afines.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4234B7B1" w14:textId="77777777" w:rsidR="00B1701F" w:rsidRPr="00B1701F" w:rsidRDefault="00B1701F" w:rsidP="00B1701F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="es-419" w:eastAsia="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B1701F">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="es-419" w:eastAsia="es-419"/>
@@ -1636,69 +1592,51 @@
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00586919">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Al comité editorial de la </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD4552">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Revista Conexiones Científicas, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> y Bienestar</w:t>
+        <w:t>Revista Conexiones Científicas, Neuroarte y Bienestar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7694F7EC" w14:textId="77777777" w:rsidR="00EA1E63" w:rsidRPr="00586919" w:rsidRDefault="00EA1E63" w:rsidP="00EA1E63">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BF7FF16" w14:textId="77777777" w:rsidR="00EA1E63" w:rsidRPr="00586919" w:rsidRDefault="00EA1E63" w:rsidP="00EA1E63">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1927,722 +1865,433 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00586919">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Los autores del presente trabajo se comprometen a cumplir las siguientes normas:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5295AD71" w14:textId="77777777" w:rsidR="00EA1E63" w:rsidRPr="00586919" w:rsidRDefault="00EA1E63" w:rsidP="00EA1E63">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="532B9DFE" w14:textId="77777777" w:rsidR="00EA1E63" w:rsidRPr="00586919" w:rsidRDefault="00EA1E63" w:rsidP="00EA1E63">
+    <w:p w14:paraId="01FB3DB7" w14:textId="77777777" w:rsidR="00531BC1" w:rsidRDefault="00531BC1" w:rsidP="00531BC1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00586919">
-[...6 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>en el</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="4B590BB0" w14:textId="77777777" w:rsidR="00EA1E63" w:rsidRPr="00586919" w:rsidRDefault="00EA1E63" w:rsidP="00EA1E63">
+        <w:t xml:space="preserve">Todos los autores mencionados participaron en el artículo científico y se responsabilizan por este. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E7B382D" w14:textId="77777777" w:rsidR="00531BC1" w:rsidRDefault="00531BC1" w:rsidP="00531BC1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="322246CA" w14:textId="77777777" w:rsidR="00EA1E63" w:rsidRPr="00586919" w:rsidRDefault="00EA1E63" w:rsidP="00EA1E63">
+    <w:p w14:paraId="7826CDA5" w14:textId="77777777" w:rsidR="00531BC1" w:rsidRDefault="00531BC1" w:rsidP="00531BC1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00586919">
-[...42 lines deleted...]
-    <w:p w14:paraId="680283C7" w14:textId="77777777" w:rsidR="00EA1E63" w:rsidRPr="00586919" w:rsidRDefault="00EA1E63" w:rsidP="00EA1E63">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Todos los autores revisaron la versión final del trabajo y aprobaron la publicación en la Revista Conexiones Científicas, Neuroarte y Bienestar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03AC25BC" w14:textId="77777777" w:rsidR="00531BC1" w:rsidRDefault="00531BC1" w:rsidP="00531BC1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="438665AD" w14:textId="77777777" w:rsidR="00EA1E63" w:rsidRPr="00586919" w:rsidRDefault="00EA1E63" w:rsidP="00EA1E63">
+    <w:p w14:paraId="7E305B42" w14:textId="77777777" w:rsidR="00531BC1" w:rsidRDefault="00531BC1" w:rsidP="00531BC1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00586919">
-[...6 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, por lo que es original e inédito</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="15F76568" w14:textId="77777777" w:rsidR="00EA1E63" w:rsidRPr="00586919" w:rsidRDefault="00EA1E63" w:rsidP="00EA1E63">
+        <w:t>Este trabajo, u otro semejante en contenido, no ha sido publicado en otra revista ni como parte de un libro, ni está sometido a revisión en otro espacio editorial, por lo que es original e inédito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2029FB80" w14:textId="77777777" w:rsidR="00531BC1" w:rsidRDefault="00531BC1" w:rsidP="00531BC1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EFA0C2A" w14:textId="0E1CAFA0" w:rsidR="00EA1E63" w:rsidRDefault="00EA1E63" w:rsidP="00EA1E63">
+    <w:p w14:paraId="05A20F2E" w14:textId="77777777" w:rsidR="00531BC1" w:rsidRDefault="00531BC1" w:rsidP="00531BC1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00586919">
-[...60 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>),</w:t>
-[...34 lines deleted...]
-    <w:p w14:paraId="69B188BD" w14:textId="77777777" w:rsidR="00EA1E63" w:rsidRPr="003C0432" w:rsidRDefault="00EA1E63" w:rsidP="00EA1E63">
+        <w:t xml:space="preserve">De acuerdo con la Licencia por la que se rige la revista (Licencia Creative Commons Atribución-NoComercial-CompartirIgual 4.0 Internacional), los autores conservarán todos los derechos sobre la obra siempre y cuando se cite la fuente primaria de publicación (RCMV) y no se use con fines comerciales. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="352D1B99" w14:textId="77777777" w:rsidR="00531BC1" w:rsidRDefault="00531BC1" w:rsidP="00531BC1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AD7A090" w14:textId="77777777" w:rsidR="00EA1E63" w:rsidRDefault="00EA1E63" w:rsidP="00EA1E63">
+    <w:p w14:paraId="1E8885CA" w14:textId="77777777" w:rsidR="00531BC1" w:rsidRDefault="00531BC1" w:rsidP="00531BC1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Por lo tanto, d</w:t>
-[...7 lines deleted...]
-        <w:t>e manera libre</w:t>
+        <w:t xml:space="preserve">Por lo tanto, de manera libre y voluntaria, se confiere la capacidad a la </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> voluntaria,</w:t>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Revista Conexiones Científicas, Neuroarte y Bienestar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> se confiere la capacidad a la </w:t>
-[...47 lines deleted...]
-    <w:p w14:paraId="1D378F5A" w14:textId="77777777" w:rsidR="00EA1E63" w:rsidRPr="00D22C6B" w:rsidRDefault="00EA1E63" w:rsidP="00EA1E63">
+        <w:t xml:space="preserve">, para que reproduzca, edite, publique, distribuya y ponga a disposición a través de intranets, internet o CD dicha obra, sin limitación alguna de forma o tiempo y con la obligación expresa de respetar y mencionar el crédito que me (nos) corresponde en cualquier utilización que se haga de la misma. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76815B9D" w14:textId="77777777" w:rsidR="00531BC1" w:rsidRDefault="00531BC1" w:rsidP="00531BC1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77833DC4" w14:textId="77777777" w:rsidR="00EA1E63" w:rsidRDefault="00EA1E63" w:rsidP="00EA1E63">
+    <w:p w14:paraId="5BA48FF1" w14:textId="77777777" w:rsidR="00531BC1" w:rsidRDefault="00531BC1" w:rsidP="00531BC1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D22C6B">
-[...6 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>solo</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="00E592C0" w14:textId="77777777" w:rsidR="00EA1E63" w:rsidRDefault="00EA1E63" w:rsidP="00EA1E63">
+        <w:t>Queda entendido que esta autorización no es una cesión o transmisión de alguno de mis (nuestros) derechos patrimoniales en favor de la mencionada institución, ni tampoco una licencia exclusiva, pues solo tendrá una vigencia de un año a partir de la fecha de publicación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5332FEC5" w14:textId="77777777" w:rsidR="00531BC1" w:rsidRDefault="00531BC1" w:rsidP="00531BC1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="023B7DAF" w14:textId="77777777" w:rsidR="00EA1E63" w:rsidRDefault="00EA1E63" w:rsidP="00EA1E63">
+    <w:p w14:paraId="6664ACD2" w14:textId="77777777" w:rsidR="00531BC1" w:rsidRDefault="00531BC1" w:rsidP="00531BC1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0006465C">
-[...6 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, previo consentimiento informado y cumplimiento de los demás principios éticos de la investigación científica y de la bioética, aprobado por el comité de ética de su institución</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="3F516350" w14:textId="77777777" w:rsidR="00EA1E63" w:rsidRPr="006855CF" w:rsidRDefault="00EA1E63" w:rsidP="00EA1E63">
+        <w:t>Los autores declaran que se han seguido los protocolos necesarios para la protección de los datos de los informantes, previo consentimiento informado y cumplimiento de los demás principios éticos de la investigación científica y de la bioética, aprobado por el comité de ética de su institución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F46EBA6" w14:textId="77777777" w:rsidR="00531BC1" w:rsidRDefault="00531BC1" w:rsidP="00531BC1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="305BD701" w14:textId="77777777" w:rsidR="00EA1E63" w:rsidRDefault="00EA1E63" w:rsidP="00EA1E63">
+    <w:p w14:paraId="1ECB26B5" w14:textId="77777777" w:rsidR="00531BC1" w:rsidRDefault="00531BC1" w:rsidP="00531BC1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>No existe conflicto de intereses.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4E5411E9" w14:textId="77777777" w:rsidR="00EA1E63" w:rsidRPr="00586919" w:rsidRDefault="00EA1E63" w:rsidP="00EA1E63">
+        <w:t>He acotado según el estilo Vancouver, todas las referencias utilizadas, y no he cometido plagio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7298BAB4" w14:textId="77777777" w:rsidR="00531BC1" w:rsidRDefault="00531BC1" w:rsidP="00531BC1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A3FFB9A" w14:textId="77777777" w:rsidR="00EA1E63" w:rsidRDefault="00EA1E63" w:rsidP="00EA1E63">
+    <w:p w14:paraId="683F7A22" w14:textId="77777777" w:rsidR="00531BC1" w:rsidRDefault="00531BC1" w:rsidP="00531BC1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE0A6D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>He acotado según el estilo Vancouver, todas las referencias utilizadas, y no he cometido plagio.</w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="55F78A79" w14:textId="77777777" w:rsidR="00EA1E63" w:rsidRPr="00586919" w:rsidRDefault="00EA1E63" w:rsidP="00EA1E63">
+        <w:t>Autorizo a publicar el manuscrito en la versión electrónica e impresa de la Revista Conexiones Científicas, Neuroarte y Bienestar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="663D562C" w14:textId="77777777" w:rsidR="00531BC1" w:rsidRDefault="00531BC1" w:rsidP="00531BC1">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A1FBE6F" w14:textId="77777777" w:rsidR="00531BC1" w:rsidRDefault="00531BC1" w:rsidP="00531BC1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autorizo a publicar el manuscrito en la versión electrónica e impresa de la </w:t>
-[...33 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Los autores al enviar el manuscrito dan su consentimiento para hacer una primera revisión con el uso de la IA (en principio Gemini).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14881E66" w14:textId="77777777" w:rsidR="00EA1E63" w:rsidRPr="00586919" w:rsidRDefault="00EA1E63" w:rsidP="00EA1E63">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4502EBBF" w14:textId="77777777" w:rsidR="00EA1E63" w:rsidRPr="00586919" w:rsidRDefault="00EA1E63" w:rsidP="00EA1E63">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -3160,61 +2809,61 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:color w:val="002060"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A25BD5" w:rsidRPr="009E3F96" w:rsidSect="00124776">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="741" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1BB6217E" w14:textId="77777777" w:rsidR="00C63410" w:rsidRDefault="00C63410" w:rsidP="00C26042">
+    <w:p w14:paraId="4DD137AB" w14:textId="77777777" w:rsidR="000C3883" w:rsidRDefault="000C3883" w:rsidP="00C26042">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F8E55F3" w14:textId="77777777" w:rsidR="00C63410" w:rsidRDefault="00C63410" w:rsidP="00C26042">
+    <w:p w14:paraId="48AA1463" w14:textId="77777777" w:rsidR="000C3883" w:rsidRDefault="000C3883" w:rsidP="00C26042">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3242,79 +2891,80 @@
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Batang">
     <w:altName w:val="바탕"/>
     <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans">
+    <w:altName w:val="Noto Sans"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00082FF" w:usb1="400078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="14B4DB90" w14:textId="77777777" w:rsidR="00C63410" w:rsidRDefault="00C63410" w:rsidP="00C26042">
+    <w:p w14:paraId="495CCB63" w14:textId="77777777" w:rsidR="000C3883" w:rsidRDefault="000C3883" w:rsidP="00C26042">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3AF46841" w14:textId="77777777" w:rsidR="00C63410" w:rsidRDefault="00C63410" w:rsidP="00C26042">
+    <w:p w14:paraId="21EE7B00" w14:textId="77777777" w:rsidR="000C3883" w:rsidRDefault="000C3883" w:rsidP="00C26042">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="4C911AC9" w14:textId="77777777" w:rsidR="001D1DAB" w:rsidRPr="00387A42" w:rsidRDefault="001D1DAB" w:rsidP="003312B4">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
     </w:pPr>
   </w:p>
@@ -4630,112 +4280,143 @@
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="5"/>
   </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="4"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C26042"/>
     <w:rsid w:val="00012891"/>
     <w:rsid w:val="00017CF0"/>
     <w:rsid w:val="000239BC"/>
     <w:rsid w:val="0006617C"/>
     <w:rsid w:val="000927A8"/>
+    <w:rsid w:val="000C3883"/>
     <w:rsid w:val="00121AAA"/>
     <w:rsid w:val="00122112"/>
     <w:rsid w:val="00124776"/>
     <w:rsid w:val="00146577"/>
     <w:rsid w:val="00152057"/>
     <w:rsid w:val="00190D80"/>
     <w:rsid w:val="001C3C06"/>
     <w:rsid w:val="001D1DAB"/>
     <w:rsid w:val="001F687F"/>
     <w:rsid w:val="00200FEA"/>
     <w:rsid w:val="002A0BBF"/>
     <w:rsid w:val="002A0C41"/>
     <w:rsid w:val="002A32EA"/>
     <w:rsid w:val="00335CC8"/>
     <w:rsid w:val="00366A92"/>
     <w:rsid w:val="00395638"/>
     <w:rsid w:val="003958E6"/>
     <w:rsid w:val="003B06F5"/>
     <w:rsid w:val="003B1DBC"/>
     <w:rsid w:val="003E642C"/>
     <w:rsid w:val="0041519E"/>
     <w:rsid w:val="0041582E"/>
     <w:rsid w:val="004903A9"/>
     <w:rsid w:val="00491EAE"/>
     <w:rsid w:val="004A123F"/>
     <w:rsid w:val="004D346E"/>
+    <w:rsid w:val="00531BC1"/>
     <w:rsid w:val="00532AAA"/>
     <w:rsid w:val="00575D2B"/>
     <w:rsid w:val="0059375B"/>
     <w:rsid w:val="005C5FAD"/>
     <w:rsid w:val="005D1B62"/>
     <w:rsid w:val="0060533A"/>
     <w:rsid w:val="00616165"/>
     <w:rsid w:val="006219A7"/>
     <w:rsid w:val="00647D14"/>
     <w:rsid w:val="006704E5"/>
     <w:rsid w:val="006830D0"/>
     <w:rsid w:val="006A13F1"/>
     <w:rsid w:val="006B3385"/>
     <w:rsid w:val="006C3FAD"/>
     <w:rsid w:val="00703E7F"/>
     <w:rsid w:val="00705DAF"/>
     <w:rsid w:val="00746EAD"/>
     <w:rsid w:val="00761883"/>
     <w:rsid w:val="00767A8D"/>
     <w:rsid w:val="007711FC"/>
     <w:rsid w:val="007738E7"/>
     <w:rsid w:val="007A47F8"/>
     <w:rsid w:val="007F38D5"/>
     <w:rsid w:val="00817A44"/>
     <w:rsid w:val="00824CB7"/>
@@ -5385,50 +5066,63 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0060533A"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-419" w:eastAsia="es-419"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
+    <w:div w:id="67315792">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="474759467">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1421945926">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
@@ -7289,75 +6983,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>789</Words>
-  <Characters>4950</Characters>
+  <Words>898</Words>
+  <Characters>4939</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>183</Lines>
-  <Paragraphs>83</Paragraphs>
+  <Lines>41</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5656</CharactersWithSpaces>
+  <CharactersWithSpaces>5826</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Miday Columbié Pileta de Morasen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>1ed86df10336a95ef6cb644b05141ffce4a7d692c1d23900b8583957cf865ed5</vt:lpwstr>
   </property>